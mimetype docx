--- v0 (2025-10-24)
+++ v1 (2026-05-30)
@@ -2087,118 +2087,224 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5843905" cy="675640"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38774DBB" w14:textId="77777777" w:rsidR="007044D6" w:rsidRPr="00946EAD" w:rsidRDefault="007044D6" w:rsidP="007044D6">
+    <w:p w14:paraId="49807691" w14:textId="3632546E" w:rsidR="004750F5" w:rsidRPr="00946EAD" w:rsidRDefault="004750F5" w:rsidP="004750F5">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946EAD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="004750F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Видаліть старий кеш:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3291E5" w14:textId="6A7F2AF9" w:rsidR="004750F5" w:rsidRDefault="004750F5" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004750F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>dnf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004750F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004750F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>clean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004750F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004750F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="38774DBB" w14:textId="1113D9FB" w:rsidR="007044D6" w:rsidRPr="00946EAD" w:rsidRDefault="007044D6" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946EAD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00227BD6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Додати </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00227BD6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>mysql</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00227BD6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> до локального репозиторію</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C615E" w14:textId="126CCD5E" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
+    <w:p w14:paraId="659C615E" w14:textId="2836FB48" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A704AF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A43F13" w:rsidRPr="00A704AF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
@@ -2219,59 +2325,144 @@
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A43F13" w:rsidRPr="00A704AF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Uvh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A43F13" w:rsidRPr="00A704AF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CB6ED9" w:rsidRPr="00CB6ED9">
-[...7 lines deleted...]
-        <w:t>https://dev.mysql.com/get/mysql84-community-release-el9-1.noarch.rpm</w:t>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00537FA6" w:rsidRPr="007C1D3B">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:iCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <w:t>https://dev.mysql.com/get/mysql84-community-release-el9-1.noarch.rpm</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="593A3E83" w14:textId="3006C26F" w:rsidR="00537FA6" w:rsidRDefault="00537FA6" w:rsidP="00537FA6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40878">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>rpm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40878">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40878">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Uvh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40878">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40878">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>https://</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC546E" w:rsidRPr="00F40878">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>dev.mysql.com/get/mysql80-community-release-el9-5.noarch.rpm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B504A49" w14:textId="77777777" w:rsidR="007044D6" w:rsidRPr="00A704AF" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00413241">
@@ -2408,50 +2599,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00413241">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>mysql</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="084D63C5" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk227419226"/>
       <w:r w:rsidRPr="00946EAD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00227BD6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -2477,53 +2669,54 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00227BD6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00227BD6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>server</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1BF943D3" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
+      <w:bookmarkEnd w:id="0"/>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1BF943D3" w14:textId="75D1AE33" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00946EAD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -2558,109 +2751,793 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00946EAD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00946EAD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>mysql-community-server</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="44ABC587" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
+    <w:p w14:paraId="0814D09E" w14:textId="683F0FC0" w:rsidR="00F40878" w:rsidRDefault="00F40878" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946EAD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84B51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>При отриманні повідомлення</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00227BD6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84B51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40878">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Помилка: ПОМИЛКА під час перевірки GPG</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84B51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84B51" w:rsidRPr="00B84B51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>видалити ключі, термін дії яких закінчився, з бази даних RPM</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84B51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564C1BA8" w14:textId="77777777" w:rsidR="00FF39A4" w:rsidRDefault="00FF39A4" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CBE84E6" w14:textId="3E0F33B2" w:rsidR="00B84B51" w:rsidRDefault="00B84B51" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84B51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Знайдіть назви ключів </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B84B51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>MySQL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B84B51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76648F16" w14:textId="40CDCCE1" w:rsidR="00B84B51" w:rsidRDefault="00B84B51" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B84B51">
+        <w:t>pm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84B51">
+        <w:t xml:space="preserve">-q </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B84B51">
+        <w:t>gpg-pubkey</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B84B51">
+        <w:t xml:space="preserve"> --</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B84B51">
+        <w:t>qf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B84B51">
+        <w:t xml:space="preserve"> '%{NAME}-%{VERSION}-%{RELEASE}\t%{SUMMARY}\n' | </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B84B51">
+        <w:t>grep</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B84B51">
+        <w:t xml:space="preserve"> -i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B84B51">
+        <w:t>mysql</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3239AD34" w14:textId="77777777" w:rsidR="00FF39A4" w:rsidRDefault="00FF39A4" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1359FE8D" w14:textId="4770AF07" w:rsidR="00FF39A4" w:rsidRDefault="00FF39A4" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946EAD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF39A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Видаліть знайдений ключ (наприклад, якщо результат </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF39A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>gpg-pubkey-3a79bd29-5d5c06ad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF39A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F76899" w14:textId="644BD619" w:rsidR="00FF39A4" w:rsidRDefault="00FF39A4" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF39A4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>rpm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF39A4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF39A4">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>gpg-pubkey-3a79bd29-5d5c06ad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6164A2" w14:textId="50D37150" w:rsidR="00FF39A4" w:rsidRDefault="00FF39A4" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AAEEB51" w14:textId="4CBC1798" w:rsidR="00FF39A4" w:rsidRDefault="00FF39A4" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk227420341"/>
+      <w:r w:rsidRPr="00946EAD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF39A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Oracle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF39A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> випустила новий GPG-ключ для підпису пакунків у 2025 та 2026 роках. Оскільки ви на EL9, виконайте:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="66E202E0" w14:textId="4135ABE0" w:rsidR="00FF39A4" w:rsidRDefault="000057C8" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000057C8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>rpm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000057C8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> --</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000057C8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>import</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000057C8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00A61E67">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>https://repo.mysql.com/RPM-GPG-KEY-mysql-2025</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7A89FC3F" w14:textId="632A432A" w:rsidR="000057C8" w:rsidRDefault="000057C8" w:rsidP="000057C8">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675F9546" w14:textId="2B87AD78" w:rsidR="000057C8" w:rsidRDefault="000057C8" w:rsidP="000057C8">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000057C8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>rpm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000057C8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> --</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000057C8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>import</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000057C8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00A61E67">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>https://repo.mysql.com/RPM-GPG-KEY-mysql</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2AB1B77F" w14:textId="3B4A4826" w:rsidR="000057C8" w:rsidRDefault="003418A7" w:rsidP="000057C8">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946EAD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003418A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Після імпорту нового ключа обов'язково видаліть старі завантажені пакунки, які не пройшли перевірку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E8240B" w14:textId="2F3EAE4A" w:rsidR="003418A7" w:rsidRPr="003418A7" w:rsidRDefault="003418A7" w:rsidP="003418A7">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003418A7">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dnf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003418A7">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clean packages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBB756B" w14:textId="2D21329B" w:rsidR="003418A7" w:rsidRPr="003418A7" w:rsidRDefault="003418A7" w:rsidP="003418A7">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003418A7">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dnf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003418A7">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clean metadata</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BBEB4D8" w14:textId="0D788FAF" w:rsidR="003418A7" w:rsidRDefault="003418A7" w:rsidP="003418A7">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003418A7">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dnf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003418A7">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> install </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003418A7">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mysql</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003418A7">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-community-server</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652CD4F5" w14:textId="77777777" w:rsidR="003418A7" w:rsidRPr="003418A7" w:rsidRDefault="003418A7" w:rsidP="003418A7">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75D7BA29" w14:textId="1B2C7071" w:rsidR="00FF39A4" w:rsidRPr="00FF39A4" w:rsidRDefault="003418A7" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E8CF883" wp14:editId="61269586">
-[...2 lines deleted...]
-            <wp:docPr id="38" name="Рисунок 38"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12E269D5" wp14:editId="28A2ED5B">
+            <wp:extent cx="5381444" cy="2317687"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+            <wp:docPr id="2" name="Рисунок 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Рисунок 1"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4919980" cy="2912110"/>
+                      <a:ext cx="5411023" cy="2330426"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC597A6" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946EAD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
@@ -2949,51 +3826,50 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>запускаємо сервер</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BDED702" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1156F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E1156F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>systemctl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E1156F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -3123,109 +3999,95 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E1156F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E1156F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>mysqld</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2EEE3A1F" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
+    <w:p w14:paraId="2EEE3A1F" w14:textId="1BCF4CE0" w:rsidR="007044D6" w:rsidRDefault="00324E1E" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20433104" wp14:editId="4CBC192E">
-[...2 lines deleted...]
-            <wp:docPr id="37" name="Рисунок 37"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AC4E08C" wp14:editId="3B986778">
+            <wp:extent cx="5431042" cy="686294"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="13" name="Рисунок 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Рисунок 1"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5267960" cy="725805"/>
+                      <a:ext cx="5479136" cy="692371"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="04388172" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1156F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
@@ -3934,69 +4796,70 @@
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="043E5A09" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="671ED26D" wp14:editId="247B7BD6">
             <wp:extent cx="5337175" cy="2435225"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="36" name="Рисунок 36"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5337175" cy="2435225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -4193,51 +5056,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="304A8B39" wp14:editId="36CBD250">
             <wp:extent cx="5347335" cy="179070"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:docPr id="35" name="Рисунок 35"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5347335" cy="179070"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -4553,51 +5416,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44502147" wp14:editId="51196EF1">
             <wp:extent cx="5347335" cy="2355850"/>
             <wp:effectExtent l="0" t="0" r="5715" b="6350"/>
             <wp:docPr id="34" name="Рисунок 34"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5347335" cy="2355850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -4694,51 +5557,50 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>="kn3-2023Ldubgd"</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B4241A" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1156F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidRPr="00F82E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00227BD6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>можемо переглянути нашу базу</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D9D0E3" w14:textId="77777777" w:rsidR="007044D6" w:rsidRPr="00F82E3C" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
@@ -4844,51 +5706,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57C1FEB2" wp14:editId="4854E920">
             <wp:extent cx="2176780" cy="1769110"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="33" name="Рисунок 33"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2176780" cy="1769110"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -5162,50 +6024,51 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>надаємо всі права</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C1BD54E" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  m</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F82E3C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ysql</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt; </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE578F">
@@ -5298,51 +6161,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C805121" wp14:editId="61B55D64">
             <wp:extent cx="5198110" cy="765175"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="32" name="Рисунок 32"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId22">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5198110" cy="765175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -5586,51 +6449,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05CCAFA8" wp14:editId="187B69D8">
             <wp:extent cx="4999355" cy="854710"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="31" name="Рисунок 31"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId23">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4999355" cy="854710"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -6185,51 +7048,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51984495" wp14:editId="598BDC0C">
             <wp:extent cx="5108575" cy="2037715"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="30" name="Рисунок 30"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5108575" cy="2037715"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -6361,51 +7224,50 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F95B3E" w14:textId="77777777" w:rsidR="007044D6" w:rsidRPr="00202207" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB513C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>#</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00227BD6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>перглядаємо</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -6495,83 +7357,83 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A82C95" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6585A2FB" wp14:editId="52CA633B">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6585A2FB" wp14:editId="6A42B010">
+            <wp:extent cx="1689314" cy="631079"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="29" name="Рисунок 29"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22">
+                    <a:blip r:embed="rId25">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1888490" cy="705485"/>
+                      <a:ext cx="1695039" cy="633218"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FC30D46" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -6610,63 +7472,50 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>exit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08BC2C79" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3602CFC9" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Встановлюємо </w:t>
       </w:r>
@@ -6818,137 +7667,124 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00227BD6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>yum -y install httpd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C8264F" w14:textId="77777777" w:rsidR="007044D6" w:rsidRPr="00227BD6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
+    <w:p w14:paraId="21C8264F" w14:textId="33A72053" w:rsidR="007044D6" w:rsidRPr="00227BD6" w:rsidRDefault="00D43837" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="394DA56D" wp14:editId="72D01C03">
-[...2 lines deleted...]
-            <wp:docPr id="28" name="Рисунок 28"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D8FE233" wp14:editId="668B9C48">
+            <wp:extent cx="5399355" cy="1160173"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+            <wp:docPr id="19" name="Рисунок 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Рисунок 1"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5307330" cy="795020"/>
+                      <a:ext cx="5419317" cy="1164462"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="16727134" w14:textId="77777777" w:rsidR="007044D6" w:rsidRPr="00227BD6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227BD6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"># </w:t>
       </w:r>
       <w:r w:rsidRPr="00B77A79">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>запускаємо сервер</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6D9CD3" w14:textId="77777777" w:rsidR="007044D6" w:rsidRPr="00227BD6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -7329,51 +8165,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34CFA1FE" wp14:editId="1C864D57">
             <wp:extent cx="5198110" cy="2087245"/>
             <wp:effectExtent l="0" t="0" r="2540" b="8255"/>
             <wp:docPr id="27" name="Рисунок 27"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24">
+                    <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5198110" cy="2087245"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -7402,51 +8238,51 @@
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D1C8E1D" wp14:editId="2CC1E8BE">
             <wp:extent cx="6105525" cy="1823720"/>
             <wp:effectExtent l="0" t="0" r="9525" b="5080"/>
             <wp:docPr id="48" name="Рисунок 48"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25"/>
+                    <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6105525" cy="1823720"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="28F467DA" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7913,70 +8749,69 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>AllowOverride</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="05344253" w14:textId="77777777" w:rsidR="007044D6" w:rsidRPr="0049224F" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FB7216A" wp14:editId="3F89C170">
             <wp:extent cx="5357495" cy="755650"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="25" name="Рисунок 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26">
+                    <a:blip r:embed="rId29">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5357495" cy="755650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -8683,51 +9518,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22CECF0A" wp14:editId="72E974F1">
             <wp:extent cx="2813050" cy="685800"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="24" name="Рисунок 24"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27">
+                    <a:blip r:embed="rId30">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2813050" cy="685800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -8797,977 +9632,977 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2E6FEE" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A60F80">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Зайдіть на офіційн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ий</w:t>
       </w:r>
       <w:r w:rsidRPr="00A60F80">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> сайт </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00A42A98">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://www.opencart.com/index.php?route=cms/download</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1688D14F" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19D280FE" w14:textId="6E55F7F5" w:rsidR="007044D6" w:rsidRDefault="001824D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73166EAF" wp14:editId="0992B2D4">
             <wp:extent cx="5293812" cy="2068523"/>
             <wp:effectExtent l="0" t="0" r="2540" b="8255"/>
             <wp:docPr id="26" name="Рисунок 26"/>
-            <wp:cNvGraphicFramePr>
-[...840 lines deleted...]
-            <wp:docPr id="52" name="Рисунок 52"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId32"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="5302615" cy="2071963"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F4AA52" w14:textId="5BF7ED14" w:rsidR="0030483B" w:rsidRDefault="0030483B" w:rsidP="0030483B">
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="514F0536" wp14:editId="0A375B71">
+            <wp:extent cx="5147116" cy="1878443"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:docPr id="50" name="Рисунок 50"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId33"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5154881" cy="1881277"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AB87E2" w14:textId="5BE32D64" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A88C20B" w14:textId="77777777" w:rsidR="007044D6" w:rsidRPr="00E838CA" w:rsidRDefault="007044D6" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"># </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E838CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>завантажуєм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E838CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E838CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>opencart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E838CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E838CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E838CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E838CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>version</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E838CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2.x) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E838CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>zip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E838CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E838CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>archive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7B88EAC5" w14:textId="0F8D6A12" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E907B5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>wget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E907B5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004773AA" w:rsidRPr="004773AA">
+        <w:t>https://github.com/opencart/opencart/releases/download/4.1.0.3/opencart-4.1.0.3.zip</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA39268" w14:textId="01371F0B" w:rsidR="007044D6" w:rsidRDefault="004773AA" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3AAE877E" wp14:editId="5490C3D7">
+            <wp:extent cx="4699242" cy="412771"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:docPr id="51" name="Рисунок 51"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId34"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4699242" cy="412771"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74348FF2" w14:textId="77777777" w:rsidR="007044D6" w:rsidRPr="009A6BE3" w:rsidRDefault="007044D6" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6BE3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60F80">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">встановлюємо </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>утиліту</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E838CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>unzip</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8333E6" w14:textId="77777777" w:rsidR="007044D6" w:rsidRPr="009A6BE3" w:rsidRDefault="007044D6" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6BE3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6BE3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>yum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6BE3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6BE3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6BE3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6BE3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>install</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6BE3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6BE3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>unzip</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076AB123" w14:textId="77777777" w:rsidR="007044D6" w:rsidRPr="009A6BE3" w:rsidRDefault="007044D6" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">створюємо папку </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E838CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>opencart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="231A3022" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A6BE3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>mkdir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A6BE3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A6BE3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>opencart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4B5D3353" w14:textId="42FC50D0" w:rsidR="007044D6" w:rsidRPr="009A6BE3" w:rsidRDefault="007044D6" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">переносимо </w:t>
+      </w:r>
+      <w:r w:rsidR="00A047EB" w:rsidRPr="004773AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>opencart-4.1.0.3.zip</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> файл у папку </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A6BE3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>opencart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5186C6CD" w14:textId="4887569F" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004773AA" w:rsidRPr="004773AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mv opencart-4.1.0.3.zip </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004773AA" w:rsidRPr="004773AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>opencart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3A858389" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E90324">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заходимо в папку </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A6BE3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>opencart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2F13E92D" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cd </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A6BE3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>opencart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="29E524FD" w14:textId="01F5F280" w:rsidR="007044D6" w:rsidRPr="00E90324" w:rsidRDefault="00A047EB" w:rsidP="007044D6">
+      <w:pPr>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5364C9E0" wp14:editId="5CA18B1D">
+            <wp:extent cx="2908449" cy="552478"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:docPr id="52" name="Рисунок 52"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId35"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="2908449" cy="552478"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="56C8B5E1" w14:textId="77777777" w:rsidR="007044D6" w:rsidRPr="009A6BE3" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -10398,50 +11233,51 @@
         </w:rPr>
         <w:t>html</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6CCB645A" w14:textId="77777777" w:rsidR="007044D6" w:rsidRPr="00A940C5" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A940C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>cd /var/www/html</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51D5B6E6" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -10489,51 +11325,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73C60B12" wp14:editId="0FA39FC3">
             <wp:extent cx="4432935" cy="1033780"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:docPr id="18" name="Рисунок 18"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33">
+                    <a:blip r:embed="rId36">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4432935" cy="1033780"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -10772,51 +11608,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1334B6D0" wp14:editId="6855FB2A">
             <wp:extent cx="4760595" cy="1053465"/>
             <wp:effectExtent l="0" t="0" r="1905" b="0"/>
             <wp:docPr id="17" name="Рисунок 17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34">
+                    <a:blip r:embed="rId37">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4760595" cy="1053465"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -11119,51 +11955,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45915D8A" wp14:editId="74BE4475">
             <wp:extent cx="5267960" cy="1828800"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:docPr id="16" name="Рисунок 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35">
+                    <a:blip r:embed="rId38">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5267960" cy="1828800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -11742,70 +12578,69 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>config.php</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="28C20E1F" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="425527BA" wp14:editId="57E1E1B6">
             <wp:extent cx="5198110" cy="1957705"/>
             <wp:effectExtent l="0" t="0" r="2540" b="4445"/>
             <wp:docPr id="15" name="Рисунок 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36">
+                    <a:blip r:embed="rId39">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5198110" cy="1957705"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -12156,69 +12991,70 @@
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>admin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="768BD17C" w14:textId="77777777" w:rsidR="007044D6" w:rsidRPr="001F6C4B" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F9CE67A" wp14:editId="11428441">
             <wp:extent cx="5227955" cy="1649730"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="14" name="Рисунок 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37">
+                    <a:blip r:embed="rId40">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5227955" cy="1649730"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -12428,105 +13264,104 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18BBA470" wp14:editId="5FF94539">
             <wp:extent cx="4941221" cy="2768933"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="53" name="Рисунок 53"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38"/>
+                    <a:blip r:embed="rId41"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4964389" cy="2781916"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="41751EEE" w14:textId="01CF9C99" w:rsidR="00DB5649" w:rsidRDefault="000515AD" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14B75813" wp14:editId="72FF56FF">
             <wp:extent cx="5093328" cy="2621620"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="57" name="Рисунок 57"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39"/>
+                    <a:blip r:embed="rId42"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5099175" cy="2624629"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F310935" w14:textId="51B4E2EA" w:rsidR="00DB5649" w:rsidRDefault="00E37541" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -12535,92 +13370,93 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E37541">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23720227" wp14:editId="0B0A771F">
             <wp:extent cx="5038709" cy="1704724"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="55" name="Рисунок 55"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40"/>
+                    <a:blip r:embed="rId43"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5061872" cy="1712561"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C5E0AE" w14:textId="77777777" w:rsidR="007044D6" w:rsidRPr="00942A1D" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00942A1D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Database</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00942A1D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00942A1D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>opencart</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -12683,51 +13519,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000515AD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7743B8B2" wp14:editId="705AC45C">
             <wp:extent cx="5323151" cy="1036395"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="58" name="Рисунок 58"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41"/>
+                    <a:blip r:embed="rId44"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5337788" cy="1039245"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BD05C0" w14:textId="77777777" w:rsidR="000515AD" w:rsidRDefault="000515AD" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -13073,51 +13909,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C45BF87" wp14:editId="5AD18585">
             <wp:extent cx="3945890" cy="1818640"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="11" name="Рисунок 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42">
+                    <a:blip r:embed="rId45">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3945890" cy="1818640"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -13555,70 +14391,69 @@
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="653AAB38" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32FC133D" wp14:editId="0B7ACF6C">
             <wp:extent cx="3956050" cy="1818640"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="10" name="Рисунок 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43">
+                    <a:blip r:embed="rId46">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3956050" cy="1818640"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -14180,51 +15015,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="017427EC" wp14:editId="602C395C">
             <wp:extent cx="5059045" cy="1014095"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="9" name="Рисунок 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44">
+                    <a:blip r:embed="rId47">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5059045" cy="1014095"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -14336,69 +15171,70 @@
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>'");</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="673E3AA4" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BA17A35" wp14:editId="1CDA04E5">
             <wp:extent cx="5039360" cy="924560"/>
             <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
             <wp:docPr id="8" name="Рисунок 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45">
+                    <a:blip r:embed="rId48">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5039360" cy="924560"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -14552,51 +15388,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72FA7D29" wp14:editId="0EA08209">
             <wp:extent cx="5367020" cy="427355"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="7" name="Рисунок 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46" cstate="print">
+                    <a:blip r:embed="rId49" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5367020" cy="427355"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -14629,51 +15465,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3EA95BBA" wp14:editId="0230BADA">
             <wp:extent cx="5367020" cy="1003935"/>
             <wp:effectExtent l="0" t="0" r="5080" b="5715"/>
             <wp:docPr id="6" name="Рисунок 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47" cstate="print">
+                    <a:blip r:embed="rId50" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5367020" cy="1003935"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -14920,51 +15756,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="227CED3A" wp14:editId="2DA58E1C">
             <wp:extent cx="1997710" cy="1659890"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="5" name="Рисунок 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48">
+                    <a:blip r:embed="rId51">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1997710" cy="1659890"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -14972,51 +15808,50 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E02995E" w14:textId="77777777" w:rsidR="007044D6" w:rsidRPr="0068791E" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0068791E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"># </w:t>
       </w:r>
       <w:r w:rsidRPr="0068791E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">заходимо в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0068791E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>opencart</w:t>
       </w:r>
@@ -15216,51 +16051,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43498FF4" wp14:editId="78245DED">
             <wp:extent cx="3388995" cy="1957705"/>
             <wp:effectExtent l="0" t="0" r="1905" b="4445"/>
             <wp:docPr id="4" name="Рисунок 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49">
+                    <a:blip r:embed="rId52">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3388995" cy="1957705"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -15408,69 +16243,70 @@
       <w:r w:rsidR="00933430" w:rsidRPr="00933430">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>http://192.168.199.134/opencart/upload/admin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E21E977" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26344895" wp14:editId="3ED13CCB">
             <wp:extent cx="4044950" cy="3130550"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Рисунок 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50">
+                    <a:blip r:embed="rId53">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4044950" cy="3130550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -15500,51 +16336,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BFBCE8B" wp14:editId="00524DD2">
             <wp:extent cx="5321317" cy="1982419"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="12" name="Рисунок 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51"/>
+                    <a:blip r:embed="rId54"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5338096" cy="1988670"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="76036511" w14:textId="77777777" w:rsidR="007044D6" w:rsidRPr="00F507CB" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -15846,70 +16682,69 @@
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B95B86" w14:textId="77777777" w:rsidR="007044D6" w:rsidRDefault="007044D6" w:rsidP="007044D6">
       <w:pPr>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42AC6564" wp14:editId="6ABA7A21">
             <wp:extent cx="5247640" cy="1997710"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52">
+                    <a:blip r:embed="rId55">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5247640" cy="1997710"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -16057,67 +16892,68 @@
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>install</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F507CB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EAB0ED3" w14:textId="2B1470A8" w:rsidR="003463D0" w:rsidRDefault="00E95F6C">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A32B9A4" wp14:editId="43EE7469">
             <wp:extent cx="6105525" cy="2188845"/>
             <wp:effectExtent l="0" t="0" r="9525" b="1905"/>
             <wp:docPr id="47" name="Рисунок 47"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53"/>
+                    <a:blip r:embed="rId56"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6105525" cy="2188845"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003463D0" w:rsidSect="00310FAE">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="851"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
@@ -16387,101 +17223,114 @@
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007044D6"/>
+    <w:rsid w:val="000057C8"/>
     <w:rsid w:val="000515AD"/>
     <w:rsid w:val="00126634"/>
     <w:rsid w:val="001824D6"/>
     <w:rsid w:val="00236F13"/>
     <w:rsid w:val="0030483B"/>
     <w:rsid w:val="00310FAE"/>
+    <w:rsid w:val="00324E1E"/>
+    <w:rsid w:val="003418A7"/>
     <w:rsid w:val="003463D0"/>
     <w:rsid w:val="00357B77"/>
     <w:rsid w:val="003D6584"/>
+    <w:rsid w:val="004750F5"/>
     <w:rsid w:val="004773AA"/>
     <w:rsid w:val="004A7222"/>
     <w:rsid w:val="004B7C2F"/>
+    <w:rsid w:val="00537FA6"/>
     <w:rsid w:val="00542CD6"/>
     <w:rsid w:val="005577BB"/>
     <w:rsid w:val="00563A95"/>
     <w:rsid w:val="00596625"/>
     <w:rsid w:val="00646FBF"/>
     <w:rsid w:val="007044D6"/>
     <w:rsid w:val="0077700E"/>
+    <w:rsid w:val="007F6F04"/>
     <w:rsid w:val="00824EB4"/>
+    <w:rsid w:val="008475EA"/>
     <w:rsid w:val="00933430"/>
     <w:rsid w:val="00A047EB"/>
     <w:rsid w:val="00A43F13"/>
     <w:rsid w:val="00B21F33"/>
+    <w:rsid w:val="00B84B51"/>
     <w:rsid w:val="00CB6ED9"/>
+    <w:rsid w:val="00CC546E"/>
     <w:rsid w:val="00D20791"/>
     <w:rsid w:val="00D4135D"/>
+    <w:rsid w:val="00D43837"/>
     <w:rsid w:val="00D66978"/>
+    <w:rsid w:val="00D81CBA"/>
     <w:rsid w:val="00DB5649"/>
     <w:rsid w:val="00E37541"/>
     <w:rsid w:val="00E95F6C"/>
+    <w:rsid w:val="00F40878"/>
     <w:rsid w:val="00FA6169"/>
     <w:rsid w:val="00FC42D5"/>
+    <w:rsid w:val="00FF39A4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="144C73AA"/>
@@ -16953,63 +17802,80 @@
     <w:name w:val="Текст у виносці Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007044D6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a6">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E95F6C"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="a7">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00537FA6"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="hljs-string">
+    <w:name w:val="hljs-string"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00B84B51"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opencart.com/index.php?route=cms/download" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dev.mysql.com/get/mysql84-community-release-el9-1.noarch.rpm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repo.mysql.com/RPM-GPG-KEY-mysql-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repo.mysql.com/RPM-GPG-KEY-mysql" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opencart.com/index.php?route=cms/download" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17255,75 +18121,75 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>2093</Characters>
+  <Pages>13</Pages>
+  <Words>4364</Words>
+  <Characters>2489</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5753</CharactersWithSpaces>
+  <CharactersWithSpaces>6840</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>